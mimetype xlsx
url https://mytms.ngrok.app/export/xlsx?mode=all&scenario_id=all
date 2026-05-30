--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -11,109 +11,116 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TMS Sessions" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00E63946"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFC107"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="004DA6FF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D1526"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -440,51 +447,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="8" customWidth="1" min="9" max="9"/>
     <col width="7" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
     <col width="17" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
@@ -526,302 +533,1030 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Total %</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Time Taken</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>,m,m</t>
+          <t>hj</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>developer</t>
+          <t>architect</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>practice</t>
+          <t>learning</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Web Application Threat Model</t>
         </is>
       </c>
       <c r="F2" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G2" s="2" t="n">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H2" s="2" t="n">
         <v>85</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>2m 06s</t>
+          <t>1m 11s</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2026-04-14 21:32</t>
+          <t>2026-05-23 11:38</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>max</t>
+          <t>fgh</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>architect</t>
+          <t>analyst</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>assessment</t>
+          <t>learning</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Internal Corporate Network</t>
+          <t>Web Application Threat Model</t>
         </is>
       </c>
       <c r="F3" s="2" t="n">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H3" s="2" t="n">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="I3" s="2" t="n">
-        <v>72</v>
-[...3 lines deleted...]
-          <t>C</t>
+        <v>43</v>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>3m 18s</t>
+          <t>1m 44s</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>2026-04-14 20:51</t>
+          <t>2026-05-23 11:36</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>roro</t>
+          <t>h</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>architect</t>
+          <t>analyst</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>assessment</t>
+          <t>learning</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Web Application Threat Model</t>
         </is>
       </c>
       <c r="F4" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>1m 05s</t>
+          <t>1m 21s</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2026-04-14 17:50</t>
+          <t>2026-05-23 11:32</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Hicham</t>
+          <t>hcf</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>analyst</t>
+          <t>developer</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>practice</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Web Application Threat Model</t>
+          <t>CI/CD Pipeline Threat Model</t>
         </is>
       </c>
       <c r="F5" s="2" t="n">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>26</v>
-[...3 lines deleted...]
-          <t>D</t>
+        <v>73</v>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>3m 25s</t>
+          <t>1m 37s</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2026-04-14 15:13</t>
+          <t>2026-05-23 11:27</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>sdf</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>architect</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>assessment</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Internal Corporate Network</t>
+          <t>Web Application Threat Model</t>
         </is>
       </c>
       <c r="F6" s="2" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="G6" s="2" t="n">
         <v>64</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>3m 11s</t>
+          <t>0m 42s</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2026-04-14 10:37</t>
+          <t>2026-05-23 11:23</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>qeed</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>architect</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G7" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H7" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I7" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J7" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>1m 42s</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>uft</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>assessment</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="H8" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I8" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>0m 16s</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>bhj</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>assessment</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G9" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H9" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I9" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J9" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>6m 30s</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>njlk</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="H10" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I10" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>0m 43s</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>bhjk</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G11" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H11" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I11" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J11" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>2m 00s</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:01</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>jklh</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>assessment</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J12" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>1m 06s</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 10:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>asd</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G13" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J13" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>2m 26s</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-23 10:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>learning</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G14" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H14" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="J14" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>4m 53s</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>learning</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="G15" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H15" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>1m 07s</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>learning</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H16" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>1m 21s</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>asha2</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="G17" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="H17" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>13m 46s</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-16 05:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Asha</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>learning</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Web Application Threat Model</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="G18" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="H18" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="J18" s="4" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>11m 17s</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-16 05:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>mbsd</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>analyst</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Government Digital Services Portal</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="G19" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="H19" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>5m 10s</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-15 13:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>ravenclaw</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>developer</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>practice</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>E-commerce Marketplace</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="G20" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>7m 30s</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-13 19:29</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>